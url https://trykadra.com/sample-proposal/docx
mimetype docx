--- v0 (2026-07-15)
+++ v1 (2026-09-03)
@@ -13,80 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1E40AF"/>
         </w:rPr>
-        <w:t>Proposal — Apex Dynamics</w:t>
+        <w:t>Proposal — D3Tech Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="1E40AF"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>SUMMIT ANALYTICS</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="64748B"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepared For: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Apex Dynamics</w:t>
+        <w:t>D3Tech Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="64748B"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepared By: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Summit Analytics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="64748B"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
@@ -142,70 +142,70 @@
         <w:t>Executive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="94A3B8"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Confidential — Prepared by Summit Analytics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Cloud Migration Proposal for Apex Dynamics</w:t>
+        <w:t>Cloud Migration Proposal for D3Tech Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Prepared for:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>* Apex Dynamics</w:t>
+        <w:t>* D3Tech Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Prepared by:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>* Summit Analytics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -273,51 +273,51 @@
         </w:rPr>
         <w:t>Valid until:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>* August 31, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Apex Dynamics operates three regional operations hubs on a legacy on-premises stack that slows inventory and order access, complicates backups, and limits remote operations support. Summit Analytics proposes a controlled migration of core operations and administrative workloads to a hardened cloud environment, with downtime windows agreed in advance and a clear rollback plan for each phase.</w:t>
+        <w:t>D3Tech Consulting operates three regional operations hubs on a legacy on-premises stack that slows inventory and order access, complicates backups, and limits remote operations support. Summit Analytics proposes a controlled migration of core operations and administrative workloads to a hardened cloud environment, with downtime windows agreed in advance and a clear rollback plan for each phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This engagement delivers a production-ready landing zone, migrated application tiers, validated backups, and an operations handbook your team can run independently after handoff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Understanding Your Challenge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -1294,68 +1294,68 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9360"/>
             <w:shd w:fill="EFF6FF" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1E40AF"/>
               </w:rPr>
               <w:t xml:space="preserve">Subject: </w:t>
             </w:r>
             <w:r>
-              <w:t>Apex Dynamics - Cloud Migration Proposal from Summit Analytics</w:t>
+              <w:t>D3Tech Consulting - Cloud Migration Proposal from Summit Analytics</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Dear Alex Rivera,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Thank you for the time your team shared during discovery. Attached is Summit Analytics' proposal to migrate Apex Dynamics' hub workloads to a secure cloud environment over a 10-week fixed engagement at USD 48,000.</w:t>
+              <w:t>Thank you for the time your team shared during discovery. Attached is Summit Analytics' proposal to migrate D3Tech Consulting's hub workloads to a secure cloud environment over a 10-week fixed engagement at USD 48,000.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>We are ready to begin the week of September 8, pending your approval. Please let us know a convenient time to walk through the plan with your operations and IT leads.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Best regards,</w:t>
               <w:br/>
               <w:t>Maya Chen</w:t>
               <w:br/>
               <w:t>Summit Analytics</w:t>
               <w:br/>
               <w:t>maya.chen@summit-analytics.example</w:t>
               <w:br/>
               <w:t>- 1 (628) 555-0194</w:t>
             </w:r>